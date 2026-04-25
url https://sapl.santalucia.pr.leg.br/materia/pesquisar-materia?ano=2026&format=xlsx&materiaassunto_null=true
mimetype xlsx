--- v0 (2026-03-10)
+++ v1 (2026-04-25)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="200" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="232" uniqueCount="125">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -144,80 +144,116 @@
   <si>
     <t>Dispõe sobre a prorrogação do prazo do Processo Seletivo Simplificado (PSS), edital nº 001/2025, para contratação do cargo de Professor e dá outras providências.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>DALCI BERTI, JOÃO ELTO, NEGO PAROLIN, ZÉLIA CUPINI</t>
   </si>
   <si>
     <t>http://sapl.santalucia.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Concede reposição de perdas inflacionárias e aumento real às remunerações dos servidores municipais do Poder Legislativo Municipal, da forma como especifica.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
+    <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/82/projeto_de_lei_08-2026_excesso_arrecadacao_avancar_cidades.pdf</t>
+  </si>
+  <si>
     <t>Autoriza o Chefe do poder executivo municipal abrir um crédito suplementar no orçamento vigente no valor R$ 1.760.346,45 (Um milhão e setecentos e sessenta mil e trezentos e quarenta e seis reais e quarenta e cinco centavos) e dá outras providências.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
+    <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/83/projeto_de_lei_09-2026_excesso_arrecadacao_pavimentacao_de_ruas.pdf</t>
+  </si>
+  <si>
     <t>Autoriza o Chefe do poder executivo municipal a abrir um crédito suplementar no orçamento vigente no valor R$ 6.390.958,04 (Seis Milhões e trezentos e noventa mil e novecentos e cinquenta e oito reais e quatro centavos) dá outras providências.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
+    <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/84/projeto_de_lei_10-2026_excesso_arrecadacao_casas_habitacionais.pdf</t>
+  </si>
+  <si>
     <t>Autoriza o Chefe do poder executivo municipal a abrir um crédito suplementar no orçamento vigente no valor R$ 2.570.873,71 (Dois milhões e quinhentos e setenta mil e oitocentos e setenta e três reais e setenta e um centavos) e dá outras providências.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
+    <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/85/projeto_de_lei_11-2026_excesso_arrecadacao_iluminacao_do_estadio_e_veiculo_pick.pdf</t>
+  </si>
+  <si>
     <t>Autoriza o Chefe do poder executivo municipal a abrir um crédito suplementar no orçamento vigente no valor R$ 409.340,25 (Quatrocentos e nove mil e trezentos e quarenta reais e vinte e cinco centavos) e dá outras providências.</t>
   </si>
   <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/87/projeto_de_lei_n___2026_inclui_o__7o_no_artigo_63_da_lei_no_1.134_de_27_de_abril_de_2023_-_conselho_tutelarassin.pdf</t>
+  </si>
+  <si>
+    <t>Inclui o § 7º no artigo 63 da Lei nº 1.134, de 27 de abril de 2023, que dispõe sobre a Política Municipal dos Direitos da Criança e do Adolescente, Conselho Municipal dos Direitos da Criança e do Adolescente, Conselho Tutelar, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/88/projeto_de_lei_n___2026_conselho_municipal_de_saneamento_basico_e_meio_ambiente__cmsbaass.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Conselho Municipal de Saneamento Básico e Meio Ambiente – CMSBA e Cria o Fundo Municipal de Saneamento Básico e Meio Ambiente – FMSBA do Município de Santa Lúcia/PR, e dá outras providências.</t>
+  </si>
+  <si>
     <t>64</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>VALSI FERNANDES</t>
   </si>
   <si>
     <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/64/requerimento_01-2026.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor Prefeito que seja feita a Capacitação dos servidores que trabalham em nosso município devido ao melhor aproveitamento profissional dos funcionários e os equipamentos existentes, também servindo a este propósito, e se possível melhorar a renda dos mesmos, para assim solucionar alguma negligencia ou imperícia durante o desempenho de trabalho.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/65/requerimento_02-2026.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor Prefeito Municipal informações sobre quais providencias foram tomadas a respeito da área que existe na localidade do Alto Para, neste município.</t>
@@ -237,99 +273,123 @@
   <si>
     <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/67/requerimento_04-2026.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor Prefeito Municipal informações de forma clara e documentada sobre prejuízo suportado pelo município de Santa Lucia- Pr</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/68/requerimento_05-2026.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor Prefeito Municipal quais medidas estão sendo tomadas para solucionar ou definir a proteção dos bens do município que não são utilizados no trabalho, para não incorrer futuramente em Lesão ao Patrimônio Público, conforme a Lei Orgânica Municipal no Art.2º inciso VII, e no Art.º 10 inciso I.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/69/requerimento_06-2026.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor Prefeito Municipal que os Projetos de Leis emanados do Poder Executivo sejam acompanhados de Parecer Jurídico, para que não se comprometa o Poder Legislativo, pois conforme o ano de 2025, os mesmos somente têm justificativas que demonstram a utilização do Projeto de Lei.</t>
   </si>
   <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>AFONSO DOS SANTOS, DALCI BERTI, DILSINHO, HENO, JOÃO ELTO, MANÉ BURATTI, NEGO PAROLIN, VALSI FERNANDES, ZÉLIA CUPINI</t>
+  </si>
+  <si>
+    <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/89/requerimento_07-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerem o encaminhamento e a aprovação Moção de Aplauso e Reconhecimento.</t>
+  </si>
+  <si>
     <t>76</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>AFONSO DOS SANTOS, HENO, MANÉ BURATTI</t>
   </si>
   <si>
     <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/76/indicacao_01-2026.pdf</t>
   </si>
   <si>
     <t>Indicam ao excelentíssimo Senhor Prefeito Municipal Silvano Tortelli préstimos para que seja realizada a adequação dos banheiros, bem como a construção de um novo banheiro feminino no Centro de Eventos Levi Gomes.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>HENO, AFONSO DOS SANTOS, MANÉ BURATTI</t>
   </si>
   <si>
     <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/77/indicacao_02-2026.pdf</t>
   </si>
   <si>
     <t>Indicam ao excelentíssimo Senhor Prefeito Municipal Silvano Tortelli préstimos para instituir o Dia do Evangélico, ou a Semana do Evangélico, no âmbito do Município de Santa Lúcia, a ser incluído no Calendário Oficial de Eventos do Município.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>DILSINHO, DALCI BERTI, JOÃO ELTO, NEGO PAROLIN, ZÉLIA CUPINI</t>
   </si>
   <si>
     <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/79/indicacao_03-2026.pdf</t>
   </si>
   <si>
     <t>INDICAM ao Excelentíssimo Senhor Prefeito Municipal préstimos para cercar a quadra de vôlei de areia do Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>NEGO PAROLIN, DALCI BERTI, DILSINHO, JOÃO ELTO, ZÉLIA CUPINI</t>
   </si>
   <si>
+    <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/80/indicacao_04-2026.pdf</t>
+  </si>
+  <si>
     <t>Indicam ao excelentíssimo Senhor Prefeito Municipal que determine o cascalhamento da Estrada da Linha Gaúcha, no trecho compreendido entre o pavilhão da comunidade e o confinamento do Sr. Ivanir Haas, estendendo-se até a residência do Sr. Augusto Angelo Baranoski.</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>BANCADA SITUAÇÃO</t>
+  </si>
+  <si>
+    <t>Indica ao excelentíssimo Senhor Prefeito Municipal SILVANO TORTELLI sobre a necessidade de CONSTRUÇÃO de um quebra mola na Rua Imbuia, Bairro São Cristóvão, próximo a casa do Senhor AMARO TUBIN ou conforme definição do local pelo Departamento de Engenharia de Município.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
     <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/63/projeto_lei_complementar_01.2026assn.pdf</t>
   </si>
   <si>
     <t>Altera o anexo VIII da Lei Complementar nº 27/2024, que dispõe sobre o Código de Uso e Ocupação do Solo e o anexo III da Lei Complementar nº 29/2024, que dispõe sobre o Código do Sistema Viário do município e dá outras providências.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/81/projeto_lei_complementar_02.2026assn.pdf</t>
   </si>
   <si>
     <t>Altera o anexo III da Lei Complementar nº 29/2024, que dispõe sobre o Código do Sistema Viário do município e dá outras providências.</t>
   </si>
@@ -672,68 +732,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/62/projeto_de_lei_01-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/70/projeto_de_lei_02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/71/projeto_de_lei_03-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/72/projeto_de_lei_04-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/73/projeto_de_lei_05-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/74/projeto_de_lei_06-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/64/requerimento_01-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/65/requerimento_02-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/66/requerimento_03-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/67/requerimento_04-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/68/requerimento_05-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/69/requerimento_06-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/76/indicacao_01-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/77/indicacao_02-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/79/indicacao_03-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/63/projeto_lei_complementar_01.2026assn.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/81/projeto_lei_complementar_02.2026assn.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/62/projeto_de_lei_01-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/70/projeto_de_lei_02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/71/projeto_de_lei_03-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/72/projeto_de_lei_04-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/73/projeto_de_lei_05-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/74/projeto_de_lei_06-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/82/projeto_de_lei_08-2026_excesso_arrecadacao_avancar_cidades.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/83/projeto_de_lei_09-2026_excesso_arrecadacao_pavimentacao_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/84/projeto_de_lei_10-2026_excesso_arrecadacao_casas_habitacionais.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/85/projeto_de_lei_11-2026_excesso_arrecadacao_iluminacao_do_estadio_e_veiculo_pick.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/87/projeto_de_lei_n___2026_inclui_o__7o_no_artigo_63_da_lei_no_1.134_de_27_de_abril_de_2023_-_conselho_tutelarassin.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/88/projeto_de_lei_n___2026_conselho_municipal_de_saneamento_basico_e_meio_ambiente__cmsbaass.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/64/requerimento_01-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/65/requerimento_02-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/66/requerimento_03-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/67/requerimento_04-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/68/requerimento_05-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/69/requerimento_06-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/89/requerimento_07-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/76/indicacao_01-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/77/indicacao_02-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/79/indicacao_03-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/80/indicacao_04-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/63/projeto_lei_complementar_01.2026assn.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/81/projeto_lei_complementar_02.2026assn.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H25"/>
+  <dimension ref="A1:H29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="58.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="109.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="116" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="181.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -921,498 +981,606 @@
       </c>
       <c r="H8" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>43</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
         <v>18</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="H9" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>18</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="H10" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>18</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="H11" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
         <v>18</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>40</v>
+        <v>56</v>
       </c>
       <c r="H12" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="D13" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>57</v>
+        <v>18</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="H13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="D14" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>57</v>
+        <v>18</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="H14" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="D15" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="E15" t="s">
-        <v>56</v>
+        <v>68</v>
       </c>
       <c r="F15" t="s">
-        <v>57</v>
+        <v>69</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="H15" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="D16" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="E16" t="s">
-        <v>56</v>
+        <v>68</v>
       </c>
       <c r="F16" t="s">
-        <v>57</v>
+        <v>69</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="H16" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>75</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>22</v>
+      </c>
+      <c r="D17" t="s">
+        <v>67</v>
+      </c>
+      <c r="E17" t="s">
+        <v>68</v>
+      </c>
+      <c r="F17" t="s">
         <v>69</v>
       </c>
-      <c r="B17" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G17" s="1" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="H17" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="D18" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="E18" t="s">
-        <v>56</v>
+        <v>68</v>
       </c>
       <c r="F18" t="s">
-        <v>57</v>
+        <v>69</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="H18" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D19" t="s">
-        <v>76</v>
+        <v>67</v>
       </c>
       <c r="E19" t="s">
-        <v>77</v>
+        <v>68</v>
       </c>
       <c r="F19" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="H19" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="D20" t="s">
-        <v>76</v>
+        <v>67</v>
       </c>
       <c r="E20" t="s">
-        <v>77</v>
+        <v>68</v>
       </c>
       <c r="F20" t="s">
-        <v>82</v>
+        <v>69</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="H20" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="D21" t="s">
-        <v>76</v>
+        <v>67</v>
       </c>
       <c r="E21" t="s">
-        <v>77</v>
+        <v>68</v>
       </c>
       <c r="F21" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="H21" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="D22" t="s">
-        <v>76</v>
+        <v>92</v>
       </c>
       <c r="E22" t="s">
-        <v>77</v>
+        <v>93</v>
       </c>
       <c r="F22" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>40</v>
+        <v>95</v>
       </c>
       <c r="H22" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>97</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>17</v>
+      </c>
+      <c r="D23" t="s">
         <v>92</v>
       </c>
-      <c r="B23" t="s">
-[...5 lines deleted...]
-      <c r="D23" t="s">
+      <c r="E23" t="s">
         <v>93</v>
       </c>
-      <c r="E23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F23" t="s">
-        <v>18</v>
+        <v>98</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="H23" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D24" t="s">
+        <v>92</v>
+      </c>
+      <c r="E24" t="s">
         <v>93</v>
       </c>
-      <c r="E24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F24" t="s">
-        <v>18</v>
+        <v>102</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="H24" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
+        <v>26</v>
+      </c>
+      <c r="D25" t="s">
+        <v>92</v>
+      </c>
+      <c r="E25" t="s">
+        <v>93</v>
+      </c>
+      <c r="F25" t="s">
+        <v>106</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="H25" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>109</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>30</v>
+      </c>
+      <c r="D26" t="s">
+        <v>92</v>
+      </c>
+      <c r="E26" t="s">
+        <v>93</v>
+      </c>
+      <c r="F26" t="s">
+        <v>110</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H26" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>112</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
         <v>10</v>
       </c>
-      <c r="D25" t="s">
-[...8 lines deleted...]
-      <c r="G25" s="1" t="s">
+      <c r="D27" t="s">
+        <v>113</v>
+      </c>
+      <c r="E27" t="s">
+        <v>114</v>
+      </c>
+      <c r="F27" t="s">
+        <v>18</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="H27" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>117</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>17</v>
+      </c>
+      <c r="D28" t="s">
+        <v>113</v>
+      </c>
+      <c r="E28" t="s">
+        <v>114</v>
+      </c>
+      <c r="F28" t="s">
+        <v>18</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H28" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>120</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>10</v>
+      </c>
+      <c r="D29" t="s">
+        <v>121</v>
+      </c>
+      <c r="E29" t="s">
+        <v>122</v>
+      </c>
+      <c r="F29" t="s">
+        <v>123</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="H25" t="s">
-        <v>104</v>
+      <c r="H29" t="s">
+        <v>124</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>