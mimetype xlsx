--- v1 (2026-04-25)
+++ v2 (2026-06-10)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="232" uniqueCount="125">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="376" uniqueCount="193">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -210,50 +210,149 @@
   <si>
     <t>87</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/87/projeto_de_lei_n___2026_inclui_o__7o_no_artigo_63_da_lei_no_1.134_de_27_de_abril_de_2023_-_conselho_tutelarassin.pdf</t>
   </si>
   <si>
     <t>Inclui o § 7º no artigo 63 da Lei nº 1.134, de 27 de abril de 2023, que dispõe sobre a Política Municipal dos Direitos da Criança e do Adolescente, Conselho Municipal dos Direitos da Criança e do Adolescente, Conselho Tutelar, e dá outras providências.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/88/projeto_de_lei_n___2026_conselho_municipal_de_saneamento_basico_e_meio_ambiente__cmsbaass.pdf</t>
   </si>
   <si>
     <t>Institui o Conselho Municipal de Saneamento Básico e Meio Ambiente – CMSBA e Cria o Fundo Municipal de Saneamento Básico e Meio Ambiente – FMSBA do Município de Santa Lúcia/PR, e dá outras providências.</t>
   </si>
   <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/90/projeto_de_lei_n_14-2026_conselho_municipal_de_saneamento_basico_e_meio_ambiente__cmsba_atual.pdf</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/93/projeto_de_lei_n___2026_excesso_arrecadacao_especials.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Chefe do poder executivo municipal a abrir um crédito especial no orçamento vigente no valor R$ 59.000,00 (Cinquenta e nove mil reais) e dá outras providências.</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/94/projeto_de_lei_____.2026_cria_conselho_e_fundo_municipal_de_esportes1ass.pdf</t>
+  </si>
+  <si>
+    <t>Cria o Conselho e o Fundo Municipal de Esportes e dá outras providências.</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/95/projeto_de_lei_n___2026_conselho_municipal_de_saneamento_basico_e_meio_ambiente__cmsba_atual_06.05.2026.assdgt.pdf</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/97/ldo_completas.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as diretrizes para elaboração e execução do orçamento do município de Santa Lúcia para o exercício financeiro de 2027 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/102/projeto_de_lei_extincao_cargosass.pdf</t>
+  </si>
+  <si>
+    <t>Extingue cargos do quadro de Servidores Públicos do Poder Executivo do Município de Santa Lúcia-PR e dá outras providências.</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a prorrogação do prazo do Processo Seletivo Simplificado (PSS), edital nº 002 /2025 , para contratação do cargo de Psicólogo e dá outras providências.</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/105/projeto_de_lei_____.2026_institui_a_politica_municipal_de_educacao_integral_em_tempo_integral_da_rede_municipal_de_ensino.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A POLÍTICA MUNICIPAL DE EDUCAÇÃO INTEGRAL EM TEMPO INTEGRAL DA REDE MUNICIPAL DE ENSINO DO MUNICÍPIO DE SANTA LÚCIA, ESTADO DO PARANÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/106/pl_forum_municipal_educacao_santa_lucia_2.pdf</t>
+  </si>
+  <si>
+    <t>Cria o Fórum Municipal de Educação – FME do Município de Santa Lúcia/PR, estabelece sua composição, organização e funcionamento, e dá outras providências</t>
+  </si>
+  <si>
     <t>64</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>VALSI FERNANDES</t>
   </si>
   <si>
     <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/64/requerimento_01-2026.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor Prefeito que seja feita a Capacitação dos servidores que trabalham em nosso município devido ao melhor aproveitamento profissional dos funcionários e os equipamentos existentes, também servindo a este propósito, e se possível melhorar a renda dos mesmos, para assim solucionar alguma negligencia ou imperícia durante o desempenho de trabalho.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/65/requerimento_02-2026.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor Prefeito Municipal informações sobre quais providencias foram tomadas a respeito da área que existe na localidade do Alto Para, neste município.</t>
@@ -285,50 +384,56 @@
   <si>
     <t>Requer ao Excelentíssimo Senhor Prefeito Municipal quais medidas estão sendo tomadas para solucionar ou definir a proteção dos bens do município que não são utilizados no trabalho, para não incorrer futuramente em Lesão ao Patrimônio Público, conforme a Lei Orgânica Municipal no Art.2º inciso VII, e no Art.º 10 inciso I.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/69/requerimento_06-2026.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor Prefeito Municipal que os Projetos de Leis emanados do Poder Executivo sejam acompanhados de Parecer Jurídico, para que não se comprometa o Poder Legislativo, pois conforme o ano de 2025, os mesmos somente têm justificativas que demonstram a utilização do Projeto de Lei.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>AFONSO DOS SANTOS, DALCI BERTI, DILSINHO, HENO, JOÃO ELTO, MANÉ BURATTI, NEGO PAROLIN, VALSI FERNANDES, ZÉLIA CUPINI</t>
   </si>
   <si>
     <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/89/requerimento_07-2026.pdf</t>
   </si>
   <si>
     <t>Requerem o encaminhamento e a aprovação Moção de Aplauso e Reconhecimento.</t>
   </si>
   <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>REQUER, após o ouvido o Plenário, envio de expediente ao Chefe do Poder Executivo solicitando que o mesmo, em relação a aplicação da Lei Complementar Municipal n. 20/2019 que trata sobre o Programa “Porteira adentro”, preste documentos e informações.</t>
+  </si>
+  <si>
     <t>76</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>AFONSO DOS SANTOS, HENO, MANÉ BURATTI</t>
   </si>
   <si>
     <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/76/indicacao_01-2026.pdf</t>
   </si>
   <si>
     <t>Indicam ao excelentíssimo Senhor Prefeito Municipal Silvano Tortelli préstimos para que seja realizada a adequação dos banheiros, bem como a construção de um novo banheiro feminino no Centro de Eventos Levi Gomes.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>HENO, AFONSO DOS SANTOS, MANÉ BURATTI</t>
   </si>
   <si>
     <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/77/indicacao_02-2026.pdf</t>
@@ -348,87 +453,186 @@
   <si>
     <t>INDICAM ao Excelentíssimo Senhor Prefeito Municipal préstimos para cercar a quadra de vôlei de areia do Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>NEGO PAROLIN, DALCI BERTI, DILSINHO, JOÃO ELTO, ZÉLIA CUPINI</t>
   </si>
   <si>
     <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/80/indicacao_04-2026.pdf</t>
   </si>
   <si>
     <t>Indicam ao excelentíssimo Senhor Prefeito Municipal que determine o cascalhamento da Estrada da Linha Gaúcha, no trecho compreendido entre o pavilhão da comunidade e o confinamento do Sr. Ivanir Haas, estendendo-se até a residência do Sr. Augusto Angelo Baranoski.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>BANCADA SITUAÇÃO</t>
   </si>
   <si>
     <t>Indica ao excelentíssimo Senhor Prefeito Municipal SILVANO TORTELLI sobre a necessidade de CONSTRUÇÃO de um quebra mola na Rua Imbuia, Bairro São Cristóvão, próximo a casa do Senhor AMARO TUBIN ou conforme definição do local pelo Departamento de Engenharia de Município.</t>
   </si>
   <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/91/indicacao_06-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicam ao excelentíssimo Senhor Prefeito Municipal préstimos para a adequação do canteiro central localizado na Rua Curitiba em frente ao CMEI Lúcia Dias e as Igrejas Evangélicas para construção de estacionamentos.</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>TODOS OS VEREADORES</t>
+  </si>
+  <si>
+    <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/101/indicacao_07-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAM ao excelentíssimo Senhor Prefeito Municipal préstimos para a recuperação e manutenção da estrada que liga as comunidades Bastiane e São João.</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>PROJETO DE RESOLUÇÃO</t>
+  </si>
+  <si>
+    <t>Estabelece procedimentos para justificação de ausências de Vereadores nas Sessões Plenárias e Reuniões da Câmara Municipal de Santa Lúcia, Estado do Paraná, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>MESA DIRETORA</t>
+  </si>
+  <si>
+    <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/107/projeto_de_resolucao_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece procedimentos para gravação, arquivamento digital e disponibilização das Sessões Legislativas e das reuniões das Comissões da Câmara Municipal de Santa Lúcia, Estado do Paraná, e dá outras providências.</t>
+  </si>
+  <si>
     <t>63</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
     <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/63/projeto_lei_complementar_01.2026assn.pdf</t>
   </si>
   <si>
     <t>Altera o anexo VIII da Lei Complementar nº 27/2024, que dispõe sobre o Código de Uso e Ocupação do Solo e o anexo III da Lei Complementar nº 29/2024, que dispõe sobre o Código do Sistema Viário do município e dá outras providências.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/81/projeto_lei_complementar_02.2026assn.pdf</t>
   </si>
   <si>
     <t>Altera o anexo III da Lei Complementar nº 29/2024, que dispõe sobre o Código do Sistema Viário do município e dá outras providências.</t>
   </si>
   <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>PROJETO DE DECRETO LEGISLATIVO</t>
+  </si>
+  <si>
+    <t>CFO - COMISSÃO DE FINANÇAS, ORÇAMENTO E FISCALIZAÇÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/96/projeto_de_decreto_legislativo_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as contas do Município de Santa Lúcia referente ao exercício financeiro de 2024.</t>
+  </si>
+  <si>
     <t>78</t>
   </si>
   <si>
     <t>PEMD</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA</t>
   </si>
   <si>
-    <t>MESA DIRETORA</t>
-[...1 lines deleted...]
-  <si>
     <t>Fica modificado o caput do art. 1º do projeto em epígrafe.</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>PEM01</t>
+  </si>
+  <si>
+    <t>PROPOSTA DE EMENDA Nº 01 AO PROJETO DE LEI</t>
+  </si>
+  <si>
+    <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/99/proposta_de_emenda_no_01_ao_projeto_de_lei_no_18-2026.pdf</t>
+  </si>
+  <si>
+    <t>Fica modificado o inciso III do art. 37 do projeto em epígrafe, da forma que específica.</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>BANCADA OPOSIÇÃO</t>
+  </si>
+  <si>
+    <t>Fica suprimido o cargo de “Auxiliar de serviços gerais” do quadro do art. 1º do projeto em epígrafe.</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>PEM02</t>
+  </si>
+  <si>
+    <t>PROPOSTA DE EMENDA Nº 02 AO PROJETO DE LEI</t>
+  </si>
+  <si>
+    <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/100/proposta_de_emenda_no_02_ao_projeto_de_lei_no_18-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ficam modificados os parágrafos 1º e 3º do art. 12 do projeto em epígrafe, da forma que específica</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -732,68 +936,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/62/projeto_de_lei_01-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/70/projeto_de_lei_02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/71/projeto_de_lei_03-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/72/projeto_de_lei_04-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/73/projeto_de_lei_05-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/74/projeto_de_lei_06-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/82/projeto_de_lei_08-2026_excesso_arrecadacao_avancar_cidades.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/83/projeto_de_lei_09-2026_excesso_arrecadacao_pavimentacao_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/84/projeto_de_lei_10-2026_excesso_arrecadacao_casas_habitacionais.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/85/projeto_de_lei_11-2026_excesso_arrecadacao_iluminacao_do_estadio_e_veiculo_pick.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/87/projeto_de_lei_n___2026_inclui_o__7o_no_artigo_63_da_lei_no_1.134_de_27_de_abril_de_2023_-_conselho_tutelarassin.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/88/projeto_de_lei_n___2026_conselho_municipal_de_saneamento_basico_e_meio_ambiente__cmsbaass.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/64/requerimento_01-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/65/requerimento_02-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/66/requerimento_03-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/67/requerimento_04-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/68/requerimento_05-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/69/requerimento_06-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/89/requerimento_07-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/76/indicacao_01-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/77/indicacao_02-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/79/indicacao_03-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/80/indicacao_04-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/63/projeto_lei_complementar_01.2026assn.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/81/projeto_lei_complementar_02.2026assn.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/62/projeto_de_lei_01-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/70/projeto_de_lei_02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/71/projeto_de_lei_03-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/72/projeto_de_lei_04-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/73/projeto_de_lei_05-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/74/projeto_de_lei_06-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/82/projeto_de_lei_08-2026_excesso_arrecadacao_avancar_cidades.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/83/projeto_de_lei_09-2026_excesso_arrecadacao_pavimentacao_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/84/projeto_de_lei_10-2026_excesso_arrecadacao_casas_habitacionais.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/85/projeto_de_lei_11-2026_excesso_arrecadacao_iluminacao_do_estadio_e_veiculo_pick.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/87/projeto_de_lei_n___2026_inclui_o__7o_no_artigo_63_da_lei_no_1.134_de_27_de_abril_de_2023_-_conselho_tutelarassin.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/88/projeto_de_lei_n___2026_conselho_municipal_de_saneamento_basico_e_meio_ambiente__cmsbaass.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/90/projeto_de_lei_n_14-2026_conselho_municipal_de_saneamento_basico_e_meio_ambiente__cmsba_atual.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/93/projeto_de_lei_n___2026_excesso_arrecadacao_especials.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/94/projeto_de_lei_____.2026_cria_conselho_e_fundo_municipal_de_esportes1ass.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/95/projeto_de_lei_n___2026_conselho_municipal_de_saneamento_basico_e_meio_ambiente__cmsba_atual_06.05.2026.assdgt.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/97/ldo_completas.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/102/projeto_de_lei_extincao_cargosass.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/105/projeto_de_lei_____.2026_institui_a_politica_municipal_de_educacao_integral_em_tempo_integral_da_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/106/pl_forum_municipal_educacao_santa_lucia_2.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/64/requerimento_01-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/65/requerimento_02-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/66/requerimento_03-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/67/requerimento_04-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/68/requerimento_05-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/69/requerimento_06-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/89/requerimento_07-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/76/indicacao_01-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/77/indicacao_02-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/79/indicacao_03-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/80/indicacao_04-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/91/indicacao_06-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/101/indicacao_07-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/107/projeto_de_resolucao_02-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/63/projeto_lei_complementar_01.2026assn.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/81/projeto_lei_complementar_02.2026assn.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/96/projeto_de_decreto_legislativo_01-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/99/proposta_de_emenda_no_01_ao_projeto_de_lei_no_18-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2026/100/proposta_de_emenda_no_02_ao_projeto_de_lei_no_18-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H29"/>
+  <dimension ref="A1:H47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="43.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="116" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="181.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="191.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1125,462 +1329,948 @@
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
         <v>18</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>64</v>
       </c>
       <c r="H14" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>66</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
       <c r="D15" t="s">
-        <v>67</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>18</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="F15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H15" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>69</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>70</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>18</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H16" t="s">
         <v>72</v>
-      </c>
-[...19 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>73</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>74</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>18</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="B17" t="s">
-[...14 lines deleted...]
-      <c r="G17" s="1" t="s">
+      <c r="H17" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>77</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
         <v>78</v>
       </c>
-      <c r="B18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D18" t="s">
-        <v>67</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>68</v>
+        <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>69</v>
+        <v>18</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>79</v>
       </c>
       <c r="H18" t="s">
-        <v>80</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>80</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
         <v>81</v>
       </c>
-      <c r="B19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D19" t="s">
-        <v>67</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>68</v>
+        <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>69</v>
+        <v>18</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>82</v>
       </c>
       <c r="H19" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>84</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>34</v>
+        <v>85</v>
       </c>
       <c r="D20" t="s">
-        <v>67</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>68</v>
+        <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>69</v>
+        <v>18</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="H20" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>38</v>
+        <v>89</v>
       </c>
       <c r="D21" t="s">
-        <v>67</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>68</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>88</v>
+        <v>18</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>89</v>
+        <v>40</v>
       </c>
       <c r="H21" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>91</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>10</v>
+        <v>92</v>
       </c>
       <c r="D22" t="s">
-        <v>92</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>18</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="F22" t="s">
+      <c r="H22" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>95</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>96</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B23" t="s">
-[...11 lines deleted...]
-      <c r="F23" t="s">
+      <c r="H23" t="s">
         <v>98</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>99</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>10</v>
+      </c>
+      <c r="D24" t="s">
+        <v>100</v>
+      </c>
+      <c r="E24" t="s">
         <v>101</v>
-      </c>
-[...10 lines deleted...]
-        <v>93</v>
       </c>
       <c r="F24" t="s">
         <v>102</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>103</v>
       </c>
       <c r="H24" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>105</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="D25" t="s">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="E25" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="F25" t="s">
+        <v>102</v>
+      </c>
+      <c r="G25" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="G25" s="1" t="s">
+      <c r="H25" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>108</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>22</v>
+      </c>
+      <c r="D26" t="s">
+        <v>100</v>
+      </c>
+      <c r="E26" t="s">
+        <v>101</v>
+      </c>
+      <c r="F26" t="s">
+        <v>102</v>
+      </c>
+      <c r="G26" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="B26" t="s">
-[...11 lines deleted...]
-      <c r="F26" t="s">
+      <c r="H26" t="s">
         <v>110</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>111</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>26</v>
+      </c>
+      <c r="D27" t="s">
+        <v>100</v>
+      </c>
+      <c r="E27" t="s">
+        <v>101</v>
+      </c>
+      <c r="F27" t="s">
+        <v>102</v>
+      </c>
+      <c r="G27" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="B27" t="s">
-[...5 lines deleted...]
-      <c r="D27" t="s">
+      <c r="H27" t="s">
         <v>113</v>
-      </c>
-[...10 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D28" t="s">
-        <v>113</v>
+        <v>100</v>
       </c>
       <c r="E28" t="s">
-        <v>114</v>
+        <v>101</v>
       </c>
       <c r="F28" t="s">
-        <v>18</v>
+        <v>102</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="H28" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>117</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>34</v>
+      </c>
+      <c r="D29" t="s">
+        <v>100</v>
+      </c>
+      <c r="E29" t="s">
+        <v>101</v>
+      </c>
+      <c r="F29" t="s">
+        <v>102</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H29" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
         <v>120</v>
       </c>
-      <c r="B29" t="s">
-[...2 lines deleted...]
-      <c r="C29" t="s">
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>38</v>
+      </c>
+      <c r="D30" t="s">
+        <v>100</v>
+      </c>
+      <c r="E30" t="s">
+        <v>101</v>
+      </c>
+      <c r="F30" t="s">
+        <v>121</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="H30" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>124</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>43</v>
+      </c>
+      <c r="D31" t="s">
+        <v>100</v>
+      </c>
+      <c r="E31" t="s">
+        <v>101</v>
+      </c>
+      <c r="F31" t="s">
+        <v>102</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H31" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>126</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
         <v>10</v>
       </c>
-      <c r="D29" t="s">
+      <c r="D32" t="s">
+        <v>127</v>
+      </c>
+      <c r="E32" t="s">
+        <v>128</v>
+      </c>
+      <c r="F32" t="s">
+        <v>129</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H32" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>132</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>17</v>
+      </c>
+      <c r="D33" t="s">
+        <v>127</v>
+      </c>
+      <c r="E33" t="s">
+        <v>128</v>
+      </c>
+      <c r="F33" t="s">
+        <v>133</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="H33" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>136</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>22</v>
+      </c>
+      <c r="D34" t="s">
+        <v>127</v>
+      </c>
+      <c r="E34" t="s">
+        <v>128</v>
+      </c>
+      <c r="F34" t="s">
+        <v>137</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H34" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>140</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>26</v>
+      </c>
+      <c r="D35" t="s">
+        <v>127</v>
+      </c>
+      <c r="E35" t="s">
+        <v>128</v>
+      </c>
+      <c r="F35" t="s">
+        <v>141</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H35" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>144</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>30</v>
+      </c>
+      <c r="D36" t="s">
+        <v>127</v>
+      </c>
+      <c r="E36" t="s">
+        <v>128</v>
+      </c>
+      <c r="F36" t="s">
+        <v>145</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H36" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>147</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>34</v>
+      </c>
+      <c r="D37" t="s">
+        <v>127</v>
+      </c>
+      <c r="E37" t="s">
+        <v>128</v>
+      </c>
+      <c r="F37" t="s">
         <v>121</v>
       </c>
-      <c r="E29" t="s">
-[...5 lines deleted...]
-      <c r="G29" s="1" t="s">
+      <c r="G37" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H37" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>150</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>38</v>
+      </c>
+      <c r="D38" t="s">
+        <v>127</v>
+      </c>
+      <c r="E38" t="s">
+        <v>128</v>
+      </c>
+      <c r="F38" t="s">
+        <v>151</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H38" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>154</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>10</v>
+      </c>
+      <c r="D39" t="s">
+        <v>155</v>
+      </c>
+      <c r="E39" t="s">
+        <v>156</v>
+      </c>
+      <c r="F39" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="H29" t="s">
-        <v>124</v>
+      <c r="H39" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>158</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>17</v>
+      </c>
+      <c r="D40" t="s">
+        <v>155</v>
+      </c>
+      <c r="E40" t="s">
+        <v>156</v>
+      </c>
+      <c r="F40" t="s">
+        <v>159</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="H40" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>162</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" t="s">
+        <v>163</v>
+      </c>
+      <c r="E41" t="s">
+        <v>164</v>
+      </c>
+      <c r="F41" t="s">
+        <v>18</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="H41" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>167</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>17</v>
+      </c>
+      <c r="D42" t="s">
+        <v>163</v>
+      </c>
+      <c r="E42" t="s">
+        <v>164</v>
+      </c>
+      <c r="F42" t="s">
+        <v>18</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="H42" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>170</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>10</v>
+      </c>
+      <c r="D43" t="s">
+        <v>171</v>
+      </c>
+      <c r="E43" t="s">
+        <v>172</v>
+      </c>
+      <c r="F43" t="s">
+        <v>173</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H43" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>176</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>10</v>
+      </c>
+      <c r="D44" t="s">
+        <v>177</v>
+      </c>
+      <c r="E44" t="s">
+        <v>178</v>
+      </c>
+      <c r="F44" t="s">
+        <v>159</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H44" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>180</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>81</v>
+      </c>
+      <c r="D45" t="s">
+        <v>181</v>
+      </c>
+      <c r="E45" t="s">
+        <v>182</v>
+      </c>
+      <c r="F45" t="s">
+        <v>151</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="H45" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>185</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>85</v>
+      </c>
+      <c r="D46" t="s">
+        <v>181</v>
+      </c>
+      <c r="E46" t="s">
+        <v>182</v>
+      </c>
+      <c r="F46" t="s">
+        <v>186</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H46" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>188</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>81</v>
+      </c>
+      <c r="D47" t="s">
+        <v>189</v>
+      </c>
+      <c r="E47" t="s">
+        <v>190</v>
+      </c>
+      <c r="F47" t="s">
+        <v>151</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H47" t="s">
+        <v>192</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>