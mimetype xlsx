--- v1 (2026-01-24)
+++ v2 (2026-04-24)
@@ -54,189 +54,189 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>SILVANO TORTELLI</t>
   </si>
   <si>
-    <t>https://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/1/projeto_de_lei_34-2025_ppa.pdf</t>
+    <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/1/projeto_de_lei_34-2025_ppa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual de Governo do Município de Santa Lúcia para o período de 2026/2029</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/2/projeto_de_lei_35-2025_ldo.pdf</t>
+    <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/2/projeto_de_lei_35-2025_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração e execução do orçamento do município de Santa Lúcia para o exercício financeiro de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>DALCI BERTI, JOÃO ELTO, NEGO PAROLIN, ZÉLIA CUPINI</t>
   </si>
   <si>
-    <t>https://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/3/projeto_de_lei_36-2025-_regulamenta_diarias_-_legislativo.pdf</t>
+    <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/3/projeto_de_lei_36-2025-_regulamenta_diarias_-_legislativo.pdf</t>
   </si>
   <si>
     <t>Regulamenta a concessão de diárias aos agentes políticos e servidores do Poder Legislativo Municipal da Santa Lúcia</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>AFONSO DOS SANTOS, HENO, MANÉ BURATTI, VALSI FERNANDES</t>
   </si>
   <si>
-    <t>https://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/4/projeto_de_lei_37-2025_-_semana_meio_ambiente_final.pdf</t>
+    <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/4/projeto_de_lei_37-2025_-_semana_meio_ambiente_final.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal do Meio Ambiente e Educação Ambiental no Município de Santa Lúcia-PR, e dá outras providências</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/7/projeto_de_lei_n_38_2025_autoriza_o_poder_executivo_a_celebrar_convenio_com_hospital_assi.pdf</t>
+    <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/7/projeto_de_lei_n_38_2025_autoriza_o_poder_executivo_a_celebrar_convenio_com_hospital_assi.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar convênio e repassar recursos financeiros à Associação de Promoção a Saúde, Maternidade e Infância de Capitão Leônidas marques – Hospital Nossa Senhora Aparecida, com fundamento no § 1º do art. 199 da Constituição Federal e das outras providências.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/8/projeto_de_lei_39-2025_prorrogacao_plano_municipal_de_educacao.pdf</t>
+    <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/8/projeto_de_lei_39-2025_prorrogacao_plano_municipal_de_educacao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRORROGAÇÃO DA VIGÊNCIA DO PLANO MUNICIPAL DE EDUCAÇÃO, INSTITUÍDO PELA LEI MUNICIPAL Nº 633 DE 2015, DE 23 DE JUNHO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/9/projeto_de_lei_40-2025_convenio_sicoob.pdf</t>
+    <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/9/projeto_de_lei_40-2025_convenio_sicoob.pdf</t>
   </si>
   <si>
     <t>Autoriza os Poderes Executivo e Legislativo do município de Santa Lúcia, a firmar convênio com a Cooperativa de Crédito Sicoob Credicapital e da outras providências.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/10/projeto_de_lei_41-2025.pdf</t>
+    <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/10/projeto_de_lei_41-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do poder executivo municipal a abrir um crédito suplementar no orçamento vigente no valor R$ 3.000.000,00 (Três milhões de reais) e dá outras providências.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/12/projeto_de_lei_43-2025_altera_lei_343-2010_e_1138_2023ass.pdf</t>
+    <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/12/projeto_de_lei_43-2025_altera_lei_343-2010_e_1138_2023ass.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º da Lei nº 1138/2023 que alterou o artigo 2º da Lei nº 343 de 22 de abril de 2010, e altera o artigo 7º da Lei nº 343 de 22 de abril de 2010, que regulamenta o regime de adiantamento, e dá outras providências.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.santalucia.pr.leg.br/media/</t>
+    <t>http://sapl.santalucia.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Denomina de “FREI DAMIÃO” a Unidade Mista de Saúde do Munícipio de Santa Lúcia.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/17/projeto_de_lei_45-2025_altera_a_lei_municipal_no_1105.2022_e_lei_892.2019aa.pdf</t>
+    <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/17/projeto_de_lei_45-2025_altera_a_lei_municipal_no_1105.2022_e_lei_892.2019aa.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.105/2022 que dispõe sobre o desmembramento da Secretaria Municipal de Educação, esportes e cultura; e altera a Lei 892/2019 que dispõe a criação do Conselho Municipal de Turismo –COMTUR e do Fundo Municipal de Turismo -FUMTUR, e dá outras providências</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/18/projeto_de_lei_46-2025_radio_comunitaria_a.pdf</t>
+    <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/18/projeto_de_lei_46-2025_radio_comunitaria_a.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a celebração de Termo de Fomento/Colaboração com a ASSOCIAÇÃO COMUNITÁRIA DO DESENVOLVIMENTO CULTURAL E ARTÍSTICO DE SANTA LÚCIA – RADIO COMUNITÁRIA NATIVA, e dá outras providências.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Autoriza o Chefe do poder executivo municipal a abrir um crédito suplementar no orçamento vigente no valor R$ 950.000,00 (Novecentos e cinquenta mil reais) e dá outras providências</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Autoriza o Chefe do poder executivo municipal a abrir um crédito suplementar no orçamento vigente no valor R$ 191.000,00 (Cento e Noventa e um mil reais) e dá outras providências.</t>
   </si>
   <si>
     <t>24</t>
   </si>
@@ -249,138 +249,138 @@
   <si>
     <t>25</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Altera o Inciso II do artigo 3º da lei 806/2018 de 10 de maio de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Autoriza o Chefe do poder executivo municipal a abrir um crédito suplementar e especial no orçamento vigente no valor R$ 10.000,00 (Dez mil reais) e dá outras providências.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/30/projeto_de_lei_52-2025_radio_comunitaria.pdf</t>
+    <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/30/projeto_de_lei_52-2025_radio_comunitaria.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a celebração de Termo de Fomento/Colaboração com a ASSOCIAÇÃO COMUNITÁRIA DO DESENVOLVIMENTO CULTURAL E ARTÍSTICO DE SANTA LÚCIA – RADIO COMUNITÁRIA NATIVA, e dá outras providências</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/31/projeto_de_lei_53-2025.pdf</t>
+    <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/31/projeto_de_lei_53-2025.pdf</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/32/projeto_de_lei_54-2025.pdf</t>
+    <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/32/projeto_de_lei_54-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a celebração de Termo de Fomento/Colaboração com a ASSOCIAÇÃO COMERCIAL E EMPRESARIAL DE SANTA LÚCIA, e dá outras providências</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Autoriza o Chefe do poder executivo municipal a abrir um crédito Especial no orçamento vigente no valor R$ 95.000,00 (Noventa e Cinco Mil Reais) e dá outras providências</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Autoriza o Chefe do poder executivo municipal a abrir um crédito suplementar e especial  no orçamento vigente no valor R$ 50.000,00 (Cinquenta Mil Reais) e dá outras providências</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Autoriza o Chefe do poder executivo municipal a abrir um crédito Especial no orçamento vigente no valor R$ 1.552.220,79 (Um Milhão Quinhentos e Cinquenta e Dois Mil Duzentos e Vinte Reais e Setenta e Nove Centavos) e dá outras providências.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Autoriza o Chefe do poder executivo municipal a abrir um crédito especial no   orçamento   vigente   no valor R$ 143.190,37 (Cento e Quarenta e Três Mil Cento e Noventa Reais e Trinta e Sete Centavos) e dá outras providências</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE SANTA LÚCIA-PR PARA O EXERCÍCIO FINANCEIRO DE 2026</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/40/projeto_de_lei_60-2025_altera_art_1_da_lei_1152.2023_ass.pdf</t>
+    <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/40/projeto_de_lei_60-2025_altera_art_1_da_lei_1152.2023_ass.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º da Lei nº 1152/2023 que dispõe sobre a criação do Dia Municipal do Agricultor, e dá outras providências</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/50/projeto_de_lei_61-2025_cria_cargos_auditor_da_receita_e_tecnico_sanitario.pdf</t>
+    <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/50/projeto_de_lei_61-2025_cria_cargos_auditor_da_receita_e_tecnico_sanitario.pdf</t>
   </si>
   <si>
     <t>Cria os cargos de Auditor da Receita Municipal e Técnico em Vigilância Sanitária, que passam a integrar o quadro de servidores municipais criado pela Lei 314/2009, e dá outras providências.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a receber patrocínio de empresas privadas, empresas públicas, sociedades de economia mista, pessoas físicas e entidades sem fins lucrativos para a realização de eventos de interesse público.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/55/projeto_de_lei_n___2025_ratifica_o_protocolo_de_intencoes_firmado_entre_o_estado_do_parana_e_os_municipios_do_estado_do_parana_subscritores.docx</t>
+    <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/55/projeto_de_lei_n___2025_ratifica_o_protocolo_de_intencoes_firmado_entre_o_estado_do_parana_e_os_municipios_do_estado_do_parana_subscritores.docx</t>
   </si>
   <si>
     <t>Ratifica o Protocolo de Intenções firmado entre o Estado do Paraná e os Municípios do Estado do Paraná, com finalidade de formalizar a constituição e adequação do Consórcio Intergestores Paraná Saúde – CIPS aos termos do regime previsto na Lei Federal nº 11.107/2005 e sua regulamentação, voltado ao desenvolvimento de ações na área da assistência farmacêutica no âmbito do Sistema Único de Saúde (SUS) e dá outras providências.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Institui o Programa de Incentivo à agroindústria de alimentos, no âmbito do Município de Santa Lúcia, visando o fomento e legalização da produção local, e dá outras providências.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Dispõe sobre a afetação da Área Urbana, autorizando a utilização da mesma como prolongamento da Rua Augusto Castanhetti e dá outras providências.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação do prazo do Processo Seletivo Simplificado (PSS), edital nº 002/2024, para contratação do cargo de Operador de Máquinas e dá outras providências.</t>
   </si>
   <si>
     <t>67</t>
   </si>
@@ -408,114 +408,114 @@
   <si>
     <t>Requerem o encaminhamento e a aprovação de Moção de Aplauso em prol da Atleta Helouise Maria de Brito Grassi, em reconhecimento pela sua destacada participação na Etapa Nacional dos Jogos da Juventude 2025.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>DALCI BERTI, DILSINHO, JOÃO ELTO, NEGO PAROLIN, ZÉLIA CUPINI</t>
   </si>
   <si>
     <t>REQUER, ao Excelentíssimo Senhor Prefeito Municipal informações sobre o caminhão do lixo, placa BCI-9934, pois o mesmo se encontra fora de uso desde fevereiro deste ano</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>DALCI BERTI</t>
   </si>
   <si>
-    <t>https://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/14/projeto_de_resolucao_01-2025.pdf</t>
+    <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/14/projeto_de_resolucao_01-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/5/projeto_de_lei_complementar_01-2025_altera_a_tabelea_ix_cod._tributario.pdf</t>
+    <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/5/projeto_de_lei_complementar_01-2025_altera_a_tabelea_ix_cod._tributario.pdf</t>
   </si>
   <si>
     <t>Altera a anexo IX do Código Tributário Municipal, dá outras providências.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/13/projeto_de_lei_complementar_02-2025_altera_o__2o_do_artigo_4o_lei_complementar_no_16-b_ass.pdf</t>
+    <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/13/projeto_de_lei_complementar_02-2025_altera_o__2o_do_artigo_4o_lei_complementar_no_16-b_ass.pdf</t>
   </si>
   <si>
     <t>Altera o § 2º do artigo 4º Lei Complementar nº 16-B/2015 que autoriza o Poder Executivo municipal a regularizar o domínio dos lotes urbanos do perímetro urbano de Santa Lúcia, ocupados por posseiros residentes no município através de outorga de títulos definitivos de propriedade e dá outras providências.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/19/projeto_de_lei_complementar_03-2025_altera_o_artigo_316_e_321_da_lei_complementar_no_17.2017_que_dispoe_sobre_o_codigo_tributarioaa.pdf</t>
+    <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/19/projeto_de_lei_complementar_03-2025_altera_o_artigo_316_e_321_da_lei_complementar_no_17.2017_que_dispoe_sobre_o_codigo_tributarioaa.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 316 e 321 da Lei Complementar nº 17/2017 que dispõe sobre o Código Tributário do Município de Santa Lúcia, sua reforma, consolidação e dá outras providências.</t>
   </si>
   <si>
     <t>Altera o artigo 316 da Lei Complementar nº 17/2017 que dispõe sobre o Código Tributário do Município de Santa Lúcia, sua reforma, consolidação e dá outras providências.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>DILSINHO, HENO, VALSI FERNANDES</t>
   </si>
   <si>
     <t>Dispõe sobre as contas do Município de Santa Lúcia referente ao exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PEMD</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA</t>
   </si>
   <si>
-    <t>https://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/6/emenda_01_ao_projeto_de_lei_36-2025.pdf</t>
+    <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/6/emenda_01_ao_projeto_de_lei_36-2025.pdf</t>
   </si>
   <si>
     <t>Fica alterada a redação do art. 4º do projeto de lei em evidência</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Fica modificado o art. 2º do projeto em epígrafe, da seguinte forma</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Ficam modificados os artigos 4º e 5º do projeto em epígrafe, da forma que específica.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Fica modificado o texto do artigo 8º do projeto em epígrafe, da forma que específica.</t>
   </si>
   <si>
     <t>PEIMP</t>
   </si>
@@ -570,51 +570,51 @@
   <si>
     <t>ZÉLIA CUPINI</t>
   </si>
   <si>
     <t>Eu, vereadora abaixo assinado, com base no artigo 95 do Regimento Interno desta Casa de Leis e com base na Emenda à L.O.M nº 02/2017, proponho a seguinte Emenda Impositiva nº 09/2025 ao Projeto de Lei nº 59/2025 (Lei Orçamentária Anual), cuja súmula “Estima a receita e fixa a despesa do Município de Santa Lúcia-PR para o exercício financeiro de 2026.”</t>
   </si>
   <si>
     <t>PEM01</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA Nº 01 AO PROJETO DE LEI</t>
   </si>
   <si>
     <t>DILSINHO, JOÃO ELTO, NEGO PAROLIN, ZÉLIA CUPINI</t>
   </si>
   <si>
     <t>Fica alterada a redação dos anexos I e II do projeto de lei em evidência.</t>
   </si>
   <si>
     <t>PEM02</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA Nº 02 AO PROJETO DE LEI</t>
   </si>
   <si>
-    <t>https://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/58/proposta_de_emenda_no_02-2025_ao_projeto_de_lei_61-2025.pdf</t>
+    <t>http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/58/proposta_de_emenda_no_02-2025_ao_projeto_de_lei_61-2025.pdf</t>
   </si>
   <si>
     <t>Fica modificado as atribuições do cargo Técnico em Vigilância Sanitária, dentro da Secretaria Municipal de Agricultura e Meio Ambiente no Anexo IV do Projeto em epígrafe.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -921,68 +921,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/1/projeto_de_lei_34-2025_ppa.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/2/projeto_de_lei_35-2025_ldo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/3/projeto_de_lei_36-2025-_regulamenta_diarias_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/4/projeto_de_lei_37-2025_-_semana_meio_ambiente_final.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/7/projeto_de_lei_n_38_2025_autoriza_o_poder_executivo_a_celebrar_convenio_com_hospital_assi.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/8/projeto_de_lei_39-2025_prorrogacao_plano_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/9/projeto_de_lei_40-2025_convenio_sicoob.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/10/projeto_de_lei_41-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/12/projeto_de_lei_43-2025_altera_lei_343-2010_e_1138_2023ass.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/17/projeto_de_lei_45-2025_altera_a_lei_municipal_no_1105.2022_e_lei_892.2019aa.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/18/projeto_de_lei_46-2025_radio_comunitaria_a.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/30/projeto_de_lei_52-2025_radio_comunitaria.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/31/projeto_de_lei_53-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/32/projeto_de_lei_54-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/40/projeto_de_lei_60-2025_altera_art_1_da_lei_1152.2023_ass.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/50/projeto_de_lei_61-2025_cria_cargos_auditor_da_receita_e_tecnico_sanitario.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/55/projeto_de_lei_n___2025_ratifica_o_protocolo_de_intencoes_firmado_entre_o_estado_do_parana_e_os_municipios_do_estado_do_parana_subscritores.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/14/projeto_de_resolucao_01-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/5/projeto_de_lei_complementar_01-2025_altera_a_tabelea_ix_cod._tributario.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/13/projeto_de_lei_complementar_02-2025_altera_o__2o_do_artigo_4o_lei_complementar_no_16-b_ass.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/19/projeto_de_lei_complementar_03-2025_altera_o_artigo_316_e_321_da_lei_complementar_no_17.2017_que_dispoe_sobre_o_codigo_tributarioaa.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/6/emenda_01_ao_projeto_de_lei_36-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/58/proposta_de_emenda_no_02-2025_ao_projeto_de_lei_61-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/1/projeto_de_lei_34-2025_ppa.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/2/projeto_de_lei_35-2025_ldo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/3/projeto_de_lei_36-2025-_regulamenta_diarias_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/4/projeto_de_lei_37-2025_-_semana_meio_ambiente_final.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/7/projeto_de_lei_n_38_2025_autoriza_o_poder_executivo_a_celebrar_convenio_com_hospital_assi.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/8/projeto_de_lei_39-2025_prorrogacao_plano_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/9/projeto_de_lei_40-2025_convenio_sicoob.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/10/projeto_de_lei_41-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/12/projeto_de_lei_43-2025_altera_lei_343-2010_e_1138_2023ass.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/17/projeto_de_lei_45-2025_altera_a_lei_municipal_no_1105.2022_e_lei_892.2019aa.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/18/projeto_de_lei_46-2025_radio_comunitaria_a.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/30/projeto_de_lei_52-2025_radio_comunitaria.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/31/projeto_de_lei_53-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/32/projeto_de_lei_54-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/40/projeto_de_lei_60-2025_altera_art_1_da_lei_1152.2023_ass.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/50/projeto_de_lei_61-2025_cria_cargos_auditor_da_receita_e_tecnico_sanitario.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/55/projeto_de_lei_n___2025_ratifica_o_protocolo_de_intencoes_firmado_entre_o_estado_do_parana_e_os_municipios_do_estado_do_parana_subscritores.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/14/projeto_de_resolucao_01-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/5/projeto_de_lei_complementar_01-2025_altera_a_tabelea_ix_cod._tributario.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/13/projeto_de_lei_complementar_02-2025_altera_o__2o_do_artigo_4o_lei_complementar_no_16-b_ass.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/19/projeto_de_lei_complementar_03-2025_altera_o_artigo_316_e_321_da_lei_complementar_no_17.2017_que_dispoe_sobre_o_codigo_tributarioaa.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/6/emenda_01_ao_projeto_de_lei_36-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santalucia.pr.leg.br/media/sapl/public/materialegislativa/2025/58/proposta_de_emenda_no_02-2025_ao_projeto_de_lei_61-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="43.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="116" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="211.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="210.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>